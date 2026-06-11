--- v0 (2025-10-08)
+++ v1 (2026-06-11)
@@ -1,3271 +1,12767 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...1 lines deleted...]
-        <w:tblW w:w="11000" w:type="dxa"/>
+    <w:p w14:paraId="1E315FAA" w14:textId="7E48ED1A" w:rsidR="00B037D3" w:rsidRPr="000A29DF" w:rsidRDefault="00207E40" w:rsidP="000A29DF">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
         <w:jc w:val="center"/>
-        <w:tblInd w:w="981" w:type="dxa"/>
-[...1366 lines deleted...]
-        <w:tblW w:w="10417" w:type="dxa"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>End of Project Report</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5214A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for</w:t>
+      </w:r>
+      <w:r w:rsidR="00B037D3" w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Research Protocol Involving Human </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5214A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>Participants</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="672FBEB1" w14:textId="77777777" w:rsidR="00B037D3" w:rsidRPr="000A29DF" w:rsidRDefault="00B037D3" w:rsidP="00B037D3">
+      <w:pPr>
         <w:jc w:val="center"/>
-        <w:tblBorders>
-[...771 lines deleted...]
-      <w:pgMar w:top="720" w:right="720" w:bottom="432" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Fitchburg State University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB38683" w14:textId="77777777" w:rsidR="00C22231" w:rsidRPr="000A29DF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Institutional Review Board (IRB)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3C0CE1" w14:textId="33B06C15" w:rsidR="00C22231" w:rsidRPr="000A29DF" w:rsidRDefault="00207E40">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>End of Project Report</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5214A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Research Protocol Involving Human </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5214A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Participant</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29C703E8" w14:textId="77777777" w:rsidR="00C22231" w:rsidRPr="000A29DF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Instructions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52EDB1E6" w14:textId="51513F77" w:rsidR="00C22231" w:rsidRPr="000A29DF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Complete all fields. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF12DD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>If not applicable, please enter N/A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Type your responses on the lines/in the space provided</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. Attach any updated or new documents referenced.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03CE9D80" w14:textId="77777777" w:rsidR="00C22231" w:rsidRPr="000A29DF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Section 1: Applicant Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="287CDBEB" w14:textId="59C9FF35" w:rsidR="00C22231" w:rsidRPr="000A29DF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Principal Investigator (PI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="590D847C" w14:textId="77777777" w:rsidR="00C22231" w:rsidRPr="000A29DF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Full Name: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A07923" w14:textId="77777777" w:rsidR="00C22231" w:rsidRPr="000A29DF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Phone Number: ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="055429BB" w14:textId="77777777" w:rsidR="00C22231" w:rsidRPr="000A29DF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Email Address: ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08D1A1B6" w14:textId="77777777" w:rsidR="00C22231" w:rsidRPr="000A29DF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Faculty Advisor (if PI is a student)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D356E20" w14:textId="77777777" w:rsidR="00C22231" w:rsidRPr="000A29DF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Full Name: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35CEA581" w14:textId="77777777" w:rsidR="00C22231" w:rsidRPr="000A29DF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Phone Number: ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B024A6" w14:textId="77777777" w:rsidR="00C22231" w:rsidRPr="000A29DF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Email Address: ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="277AC587" w14:textId="77777777" w:rsidR="00C22231" w:rsidRPr="000A29DF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Section 2: Project Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF8A1FD" w14:textId="6CA47D78" w:rsidR="00C22231" w:rsidRPr="000A29DF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Project Title</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C6B277F" w14:textId="77777777" w:rsidR="00C22231" w:rsidRPr="000A29DF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E0EAC63" w14:textId="77777777" w:rsidR="00FF12DD" w:rsidRDefault="00FF12DD" w:rsidP="00A5214A">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A50E772" w14:textId="001F5BBA" w:rsidR="00A5214A" w:rsidRPr="000A29DF" w:rsidRDefault="00A5214A" w:rsidP="00A5214A">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Project Period</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CCBCD4A" w14:textId="77777777" w:rsidR="00A5214A" w:rsidRPr="000A29DF" w:rsidRDefault="00A5214A" w:rsidP="00A5214A">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Start Date (MM/DD/YYYY): ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="418F77A9" w14:textId="77777777" w:rsidR="00A5214A" w:rsidRPr="000A29DF" w:rsidRDefault="00A5214A" w:rsidP="00A5214A">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>End Date (MM/DD/YYYY): ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DAC13CA" w14:textId="77777777" w:rsidR="00A5214A" w:rsidRDefault="00A5214A" w:rsidP="00A5214A">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70528BEA" w14:textId="0FEFDDDF" w:rsidR="00A5214A" w:rsidRPr="000A29DF" w:rsidRDefault="00A5214A" w:rsidP="00A5214A">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Fitchburg State IRB#</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29CE93F5" w14:textId="77777777" w:rsidR="00A5214A" w:rsidRPr="000A29DF" w:rsidRDefault="00A5214A" w:rsidP="00A5214A">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D72301" w14:textId="01DDC799" w:rsidR="00C22231" w:rsidRPr="000A29DF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Project Type (Select one)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1966BE8C" w14:textId="7E3C0397" w:rsidR="00C22231" w:rsidRPr="000A29DF" w:rsidRDefault="000A29DF">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Exempt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15A8CAE4" w14:textId="1D483529" w:rsidR="00C22231" w:rsidRPr="000A29DF" w:rsidRDefault="000A29DF">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Expedited</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="578C8871" w14:textId="4520A74B" w:rsidR="00A5214A" w:rsidRDefault="000A29DF" w:rsidP="00132280">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Full Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02F762D9" w14:textId="77777777" w:rsidR="00132280" w:rsidRDefault="00132280" w:rsidP="00132280">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7381D6C0" w14:textId="2DF63E7C" w:rsidR="00A5214A" w:rsidRPr="000A29DF" w:rsidRDefault="00A5214A" w:rsidP="00A5214A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section 3: </w:t>
+      </w:r>
+      <w:r w:rsidR="00207E40">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>End of Project Summary</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57187AF6" w14:textId="411661F6" w:rsidR="00A5214A" w:rsidRDefault="00FF12DD" w:rsidP="00A5214A">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Summary </w:t>
+      </w:r>
+      <w:r w:rsidR="005E326D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for Entire IRB Approval </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Period</w:t>
+      </w:r>
+      <w:r w:rsidR="005E326D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for this Research Project</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06441ED5" w14:textId="7A1E04CA" w:rsidR="00A5214A" w:rsidRPr="000A29DF" w:rsidRDefault="00A5214A" w:rsidP="00A5214A">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Number of participants who completed the study</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>: _____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B0B16F4" w14:textId="764484E7" w:rsidR="00A5214A" w:rsidRPr="000A29DF" w:rsidRDefault="00A5214A" w:rsidP="00A5214A">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Number of participants who </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>voluntarily withdrew from the study</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF12DD" w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="337C67E2" w14:textId="7B3C738E" w:rsidR="00A5214A" w:rsidRPr="000A29DF" w:rsidRDefault="00A5214A" w:rsidP="00A5214A">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Number of participants who </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>experienced adverse reactions, complications, or injuries resulting from participation in the study</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF12DD" w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D6B15DD" w14:textId="60B1EE4F" w:rsidR="00FF12DD" w:rsidRDefault="00FF12DD" w:rsidP="00FF12DD">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Please include a description or explanation for each participant that withdrew or experienced other reactions or complication</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50328D6F" w14:textId="77777777" w:rsidR="00FF12DD" w:rsidRPr="000A29DF" w:rsidRDefault="00FF12DD" w:rsidP="00FF12DD">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75B66FF3" w14:textId="5492E00E" w:rsidR="00A5214A" w:rsidRPr="000A29DF" w:rsidRDefault="00FF12DD" w:rsidP="00A5214A">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27953CB9" w14:textId="77777777" w:rsidR="00FF12DD" w:rsidRDefault="00FF12DD" w:rsidP="00FF12DD">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42E466ED" w14:textId="64B52D89" w:rsidR="00C22231" w:rsidRPr="000A29DF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="005E326D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>: Signatures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54264D32" w14:textId="68EA1A02" w:rsidR="005E326D" w:rsidRDefault="005E326D">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>By signing this document, I agree to maintain all records for this project for 3 years (or as approved by the IRB). I agree that this material will be kept safe and protected. If the primary research is a student or is no longer at Fitchburg State University, then the Department/Program Chair will maintain the records. After this time period has elapsed, then the documents may be destroyed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F4D6797" w14:textId="15A0C806" w:rsidR="00C22231" w:rsidRPr="000A29DF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Primary Researcher Certification</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="678BEF5C" w14:textId="77777777" w:rsidR="00C22231" w:rsidRPr="000A29DF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>I certify that the information provided is accurate and complete.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E6A7EA6" w14:textId="77777777" w:rsidR="00C22231" w:rsidRPr="000A29DF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Signature: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5689AB87" w14:textId="77777777" w:rsidR="00C22231" w:rsidRPr="000A29DF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Printed Name: ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A86323B" w14:textId="77777777" w:rsidR="00C22231" w:rsidRPr="000A29DF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Date (MM/DD/YYYY): ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0941F99F" w14:textId="77777777" w:rsidR="00C22231" w:rsidRPr="000A29DF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Faculty Advisor Certification (if applicable)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="431209BA" w14:textId="77777777" w:rsidR="00C22231" w:rsidRPr="000A29DF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>I have reviewed and approve the proposed changes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="260BEA8E" w14:textId="77777777" w:rsidR="00C22231" w:rsidRPr="000A29DF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Signature: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32321617" w14:textId="77777777" w:rsidR="00C22231" w:rsidRPr="000A29DF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Printed Name: ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4686354A" w14:textId="77777777" w:rsidR="00C22231" w:rsidRPr="000A29DF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A29DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Date (MM/DD/YYYY): ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00C22231" w:rsidRPr="000A29DF" w:rsidSect="00034616">
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="decorative"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier">
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...20 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090017">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C310EC42"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1)"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4089024"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
-[...11 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB12693A"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:pStyle w:val="ListNumber3"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
+          <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38441652"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber2"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="171AC3A4"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...12 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5040"/>
+          <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3EAFDEC"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet3"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5760"/>
+          <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D1EFFD4"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet2"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6480"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0A62B40"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8C46EA96"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="247230194">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1871650246">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1211108707">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="71899984">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1375078561">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1894461780">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="542139698">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1040394915">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1692802060">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="225"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006C768A"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00F4687D"/>
+    <w:rsidRoot w:val="00B47730"/>
+    <w:rsid w:val="00034616"/>
+    <w:rsid w:val="0006063C"/>
+    <w:rsid w:val="000A29DF"/>
+    <w:rsid w:val="00132280"/>
+    <w:rsid w:val="00146E55"/>
+    <w:rsid w:val="0015074B"/>
+    <w:rsid w:val="00207E40"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="00346CBD"/>
+    <w:rsid w:val="005E326D"/>
+    <w:rsid w:val="00A5214A"/>
+    <w:rsid w:val="00A77820"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rsid w:val="00B037D3"/>
+    <w:rsid w:val="00B47730"/>
+    <w:rsid w:val="00C22231"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00D32040"/>
+    <w:rsid w:val="00E423B4"/>
+    <w:rsid w:val="00EC40E6"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00FF12DD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="51B8D4AA"/>
+  <w14:defaultImageDpi w14:val="300"/>
+  <w15:docId w15:val="{ECCADE4B-EBBC-444B-B7BB-86ABBA792432}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...138 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="006C768A"/>
-[...7 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00FC693F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="006C768A"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="32"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Heading1"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006C768A"/>
-[...3 lines deleted...]
-      <w:jc w:val="center"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...56 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00992C93"/>
+    <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00992C93"/>
-[...4 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00992C93"/>
+    <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00992C93"/>
-[...168 lines deleted...]
-    <w:name w:val="Normal"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="006C768A"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...73 lines deleted...]
-    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:rsid w:val="006C768A"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="32"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
-    <w:rsid w:val="006C768A"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:caps/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="EndnoteText">
-    <w:name w:val="endnote text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="EndnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MacroText">
+    <w:name w:val="macro"/>
+    <w:link w:val="MacroTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="576"/>
+        <w:tab w:val="left" w:pos="1152"/>
+        <w:tab w:val="left" w:pos="1728"/>
+        <w:tab w:val="left" w:pos="2304"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3456"/>
+        <w:tab w:val="left" w:pos="4032"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
+    <w:name w:val="Macro Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="MacroText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="006C768A"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent1">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2C4C74" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="772C2A" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5E7530" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4C3B62" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="276A7C" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B65608" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B037D3"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B037D3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
-    <w:name w:val="Endnote Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="EndnoteText"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="006C768A"/>
+    <w:rsid w:val="00B037D3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EndnoteReference">
-    <w:name w:val="endnote reference"/>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="006C768A"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B037D3"/>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...2 lines deleted...]
-    <w:link w:val="HeaderChar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-[...13 lines deleted...]
-    <w:rsid w:val="00992C93"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B037D3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
-[...27 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:optimizeForBrowser/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -3288,64 +12784,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-[...5 lines deleted...]
-                <a:shade val="93000"/>
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
@@ -3423,75 +12915,137 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1727</Characters>
+  <Pages>3</Pages>
+  <Words>395</Words>
+  <Characters>2255</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Fitchburg State University</Company>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2025</CharactersWithSpaces>
+  <CharactersWithSpaces>2645</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Jason Talanian</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>python-docx</dc:creator>
+  <cp:keywords/>
+  <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
 </cp:coreProperties>
 </file>